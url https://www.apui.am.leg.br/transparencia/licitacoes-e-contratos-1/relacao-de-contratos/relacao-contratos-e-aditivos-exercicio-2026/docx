--- v0 (2026-04-24)
+++ v1 (2026-06-08)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1C97D993" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="00E1233A" w:rsidP="00BD1481">
+    <w:p w14:paraId="53FB7E94" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="00E1233A" w:rsidP="00BD1481">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F2775" w:rsidRPr="002E2DB6">
         <w:rPr>
@@ -82,178 +82,178 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> DOS CONTRATOS E ADITIVOS ASSINADOS </w:t>
       </w:r>
       <w:r w:rsidR="00CF02B3" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NO EXERCÍCIO 202</w:t>
       </w:r>
       <w:r w:rsidR="00155C25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088294C1" w14:textId="77777777" w:rsidR="000F0E7A" w:rsidRPr="002E2DB6" w:rsidRDefault="000F0E7A" w:rsidP="00F722D7">
+    <w:p w14:paraId="7233E7D4" w14:textId="77777777" w:rsidR="000F0E7A" w:rsidRPr="002E2DB6" w:rsidRDefault="000F0E7A" w:rsidP="00F722D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="201"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="44546A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14915402" w14:textId="77777777" w:rsidR="00F722D7" w:rsidRPr="002E2DB6" w:rsidRDefault="00F722D7" w:rsidP="00F722D7">
+    <w:p w14:paraId="4C5197B7" w14:textId="77777777" w:rsidR="00F722D7" w:rsidRPr="002E2DB6" w:rsidRDefault="00F722D7" w:rsidP="00F722D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="201"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2650846E" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="00777B62" w:rsidP="00091663">
+    <w:p w14:paraId="7136304D" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="00777B62" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">TERMO DE </w:t>
       </w:r>
       <w:r w:rsidR="0004104C" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00CF02B3" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ONTRATO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F5302C" w14:textId="77777777" w:rsidR="00FD6AF9" w:rsidRPr="002E2DB6" w:rsidRDefault="00FD6AF9" w:rsidP="00091663">
+    <w:p w14:paraId="46E7FE98" w14:textId="77777777" w:rsidR="00FD6AF9" w:rsidRPr="002E2DB6" w:rsidRDefault="00FD6AF9" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E45FB60" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="00CF02B3" w:rsidP="00091663">
+    <w:p w14:paraId="4D1EFA8A" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="00CF02B3" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DC96139" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="00EE3580" w:rsidP="00091663">
+    <w:p w14:paraId="387E5A7F" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="00EE3580" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk53052200"/>
       <w:r w:rsidRPr="002E2DB6">
@@ -280,51 +280,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nº 001/202</w:t>
       </w:r>
       <w:r w:rsidR="00C646FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A3AF42" w14:textId="77777777" w:rsidR="00891CCE" w:rsidRPr="002E2DB6" w:rsidRDefault="00891CCE" w:rsidP="00091663">
+    <w:p w14:paraId="62629639" w14:textId="77777777" w:rsidR="00891CCE" w:rsidRPr="002E2DB6" w:rsidRDefault="00891CCE" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk129084963"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk129681228"/>
@@ -380,86 +380,86 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidR="00853A3B" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dispensa nº 001/202</w:t>
       </w:r>
       <w:r w:rsidR="00C646FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="5F875203" w14:textId="77777777" w:rsidR="00EE3580" w:rsidRPr="002E2DB6" w:rsidRDefault="00CF02B3" w:rsidP="00091663">
+    <w:p w14:paraId="7B29EB9C" w14:textId="77777777" w:rsidR="00EE3580" w:rsidRPr="002E2DB6" w:rsidRDefault="00CF02B3" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Objeto: </w:t>
       </w:r>
       <w:r w:rsidR="00C646FA" w:rsidRPr="00C646FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aquisição de materiais de consumo do tipo: Gêneros Alimentícios, Higiene e Limpeza, Copa e Cozinha, Expediente, Processamento de Dados, Elétrico e Eletrônico e Manutenção de Bens Imóveis e Instalações.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65623187" w14:textId="77777777" w:rsidR="00C646FA" w:rsidRDefault="00CF02B3" w:rsidP="00091663">
+    <w:p w14:paraId="1240B6E3" w14:textId="77777777" w:rsidR="00C646FA" w:rsidRDefault="00CF02B3" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
@@ -476,51 +476,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00853A3B" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">R$ </w:t>
       </w:r>
       <w:r w:rsidR="00C646FA" w:rsidRPr="00C646FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14.219,70 (quatorze mil, duzentos e dezenove reais e setenta centavos). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0312EC3A" w14:textId="77777777" w:rsidR="00D85301" w:rsidRDefault="00D85301" w:rsidP="00091663">
+    <w:p w14:paraId="57B4D5A4" w14:textId="77777777" w:rsidR="00D85301" w:rsidRDefault="00D85301" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -562,92 +562,92 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CNPJ nº</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE3580" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>13.550.814/0001-41</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07FD1AEE" w14:textId="77777777" w:rsidR="00BD1481" w:rsidRPr="002E2DB6" w:rsidRDefault="00BD1481" w:rsidP="00091663">
+    <w:p w14:paraId="4F74D0BD" w14:textId="77777777" w:rsidR="00BD1481" w:rsidRPr="002E2DB6" w:rsidRDefault="00BD1481" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data da celebração e publicação: </w:t>
       </w:r>
       <w:r w:rsidR="00C646FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>08 de abril de 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FED63C" w14:textId="77777777" w:rsidR="00D85301" w:rsidRPr="002E2DB6" w:rsidRDefault="00D85301" w:rsidP="00091663">
+    <w:p w14:paraId="4F78CC89" w14:textId="77777777" w:rsidR="00D85301" w:rsidRPr="002E2DB6" w:rsidRDefault="00D85301" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk129085326"/>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -697,76 +697,76 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>seis</w:t>
       </w:r>
       <w:r w:rsidR="00777B62" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) meses</w:t>
       </w:r>
       <w:r w:rsidR="00C646FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou 183 dias</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="326D87FE" w14:textId="77777777" w:rsidR="00556B04" w:rsidRPr="002E2DB6" w:rsidRDefault="00556B04" w:rsidP="00091663">
+    <w:p w14:paraId="684B707E" w14:textId="77777777" w:rsidR="00556B04" w:rsidRPr="002E2DB6" w:rsidRDefault="00556B04" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1451"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:ind w:right="54"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F06DB73" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="00B7610B" w:rsidP="00091663">
+    <w:p w14:paraId="312791FA" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="00B7610B" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
@@ -792,51 +792,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nº 002/202</w:t>
       </w:r>
       <w:r w:rsidR="00D43A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00CF02B3" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351DA781" w14:textId="77777777" w:rsidR="00D43A4F" w:rsidRPr="002E2DB6" w:rsidRDefault="00D43A4F" w:rsidP="00D43A4F">
+    <w:p w14:paraId="5617F57E" w14:textId="77777777" w:rsidR="00D43A4F" w:rsidRPr="002E2DB6" w:rsidRDefault="00D43A4F" w:rsidP="00D43A4F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
@@ -862,86 +862,86 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Dispensa nº 001/202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAFBE17" w14:textId="77777777" w:rsidR="00D43A4F" w:rsidRPr="002E2DB6" w:rsidRDefault="00D43A4F" w:rsidP="00D43A4F">
+    <w:p w14:paraId="7031BC29" w14:textId="77777777" w:rsidR="00D43A4F" w:rsidRPr="002E2DB6" w:rsidRDefault="00D43A4F" w:rsidP="00D43A4F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Objeto: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C646FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aquisição de materiais de consumo do tipo: Gêneros Alimentícios, Higiene e Limpeza, Copa e Cozinha, Expediente, Processamento de Dados, Elétrico e Eletrônico e Manutenção de Bens Imóveis e Instalações.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1C5FB8" w14:textId="77777777" w:rsidR="00B7610B" w:rsidRPr="002E2DB6" w:rsidRDefault="00B7610B" w:rsidP="00091663">
+    <w:p w14:paraId="3F0C657C" w14:textId="77777777" w:rsidR="00B7610B" w:rsidRPr="002E2DB6" w:rsidRDefault="00B7610B" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
@@ -949,51 +949,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Valor: </w:t>
       </w:r>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">R$ </w:t>
       </w:r>
       <w:r w:rsidR="00D43A4F" w:rsidRPr="00D43A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17.293,36 (dezessete mil, duzentos e noventa е três reais e trinta e seis centavos).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D90F274" w14:textId="77777777" w:rsidR="009F4937" w:rsidRDefault="00CF02B3" w:rsidP="00091663">
+    <w:p w14:paraId="599E11CC" w14:textId="77777777" w:rsidR="009F4937" w:rsidRDefault="00CF02B3" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1451"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:ind w:right="54"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk129681589"/>
@@ -1049,92 +1049,92 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CNPJ Nº:</w:t>
       </w:r>
       <w:r w:rsidR="009F4937" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B7610B" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>02.338.791/0001-90</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB23977" w14:textId="77777777" w:rsidR="00BD1481" w:rsidRPr="002E2DB6" w:rsidRDefault="00BD1481" w:rsidP="00091663">
+    <w:p w14:paraId="201DB174" w14:textId="77777777" w:rsidR="00BD1481" w:rsidRPr="002E2DB6" w:rsidRDefault="00BD1481" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data da celebração e publicação: </w:t>
       </w:r>
       <w:r w:rsidR="00D43A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>08 de abril de 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C533E3A" w14:textId="77777777" w:rsidR="00D85301" w:rsidRDefault="00D85301" w:rsidP="00091663">
+    <w:p w14:paraId="2E2D69A9" w14:textId="77777777" w:rsidR="00D85301" w:rsidRDefault="00D85301" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prazo de Vigência:</w:t>
@@ -1181,105 +1181,123 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>seis</w:t>
       </w:r>
       <w:r w:rsidR="00D43A4F" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) meses</w:t>
       </w:r>
       <w:r w:rsidR="00D43A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou 183 dias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20873986" w14:textId="77777777" w:rsidR="00BD1481" w:rsidRPr="002E2DB6" w:rsidRDefault="00BD1481" w:rsidP="00091663">
+    <w:p w14:paraId="1F3B4CEA" w14:textId="77777777" w:rsidR="00BD1481" w:rsidRPr="002E2DB6" w:rsidRDefault="00BD1481" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EB6864B" w14:textId="77777777" w:rsidR="00B7610B" w:rsidRPr="002E2DB6" w:rsidRDefault="00B7610B" w:rsidP="00091663">
+    <w:p w14:paraId="410282A7" w14:textId="77777777" w:rsidR="00B7610B" w:rsidRPr="002E2DB6" w:rsidRDefault="00B7610B" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk129162288"/>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>TERMO DE CONTRATO Nº 003/2025.</w:t>
+        <w:t>TERMO DE CONTRATO Nº 003/202</w:t>
+      </w:r>
+      <w:r w:rsidR="000720C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4AE96D" w14:textId="77777777" w:rsidR="00D43A4F" w:rsidRPr="002E2DB6" w:rsidRDefault="00D43A4F" w:rsidP="00D43A4F">
+    <w:p w14:paraId="185B0BC0" w14:textId="77777777" w:rsidR="00D43A4F" w:rsidRPr="002E2DB6" w:rsidRDefault="00D43A4F" w:rsidP="00D43A4F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
@@ -1305,86 +1323,86 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Dispensa nº 001/202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E9CFF1" w14:textId="77777777" w:rsidR="00D43A4F" w:rsidRPr="002E2DB6" w:rsidRDefault="00D43A4F" w:rsidP="00D43A4F">
+    <w:p w14:paraId="77DE785F" w14:textId="77777777" w:rsidR="00D43A4F" w:rsidRPr="002E2DB6" w:rsidRDefault="00D43A4F" w:rsidP="00D43A4F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Objeto: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C646FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aquisição de materiais de consumo do tipo: Gêneros Alimentícios, Higiene e Limpeza, Copa e Cozinha, Expediente, Processamento de Dados, Elétrico e Eletrônico e Manutenção de Bens Imóveis e Instalações.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDB261E" w14:textId="77777777" w:rsidR="00B7610B" w:rsidRPr="002E2DB6" w:rsidRDefault="00B7610B" w:rsidP="00091663">
+    <w:p w14:paraId="2CBCDA7C" w14:textId="77777777" w:rsidR="00B7610B" w:rsidRPr="002E2DB6" w:rsidRDefault="00B7610B" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
@@ -1392,51 +1410,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Valor: </w:t>
       </w:r>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">R$ </w:t>
       </w:r>
       <w:r w:rsidR="00D43A4F" w:rsidRPr="00D43A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12.832,79 (doze mil, oitocentos e trinta e dois reais e setenta e nove centavos).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21523760" w14:textId="77777777" w:rsidR="00B7610B" w:rsidRDefault="00B7610B" w:rsidP="00091663">
+    <w:p w14:paraId="64169831" w14:textId="77777777" w:rsidR="00B7610B" w:rsidRDefault="00B7610B" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1451"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:ind w:right="54"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
@@ -1462,92 +1480,92 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CNPJ Nº:</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 26.859.885/0001-72</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2315B2" w14:textId="77777777" w:rsidR="00BD1481" w:rsidRPr="002E2DB6" w:rsidRDefault="00BD1481" w:rsidP="00091663">
+    <w:p w14:paraId="51D98523" w14:textId="77777777" w:rsidR="00BD1481" w:rsidRPr="002E2DB6" w:rsidRDefault="00BD1481" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data da celebração e publicação: </w:t>
       </w:r>
       <w:r w:rsidR="00D43A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>08 de abril de 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0433DD" w14:textId="77777777" w:rsidR="00B7610B" w:rsidRDefault="00B7610B" w:rsidP="00091663">
+    <w:p w14:paraId="20D57ACA" w14:textId="77777777" w:rsidR="00B7610B" w:rsidRDefault="00B7610B" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prazo de Vigência:</w:t>
@@ -1594,226 +1612,726 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>seis</w:t>
       </w:r>
       <w:r w:rsidR="00D43A4F" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) meses</w:t>
       </w:r>
       <w:r w:rsidR="00D43A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou 183 dias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F469C32" w14:textId="77777777" w:rsidR="00D43A4F" w:rsidRDefault="00D43A4F" w:rsidP="00091663">
+    <w:p w14:paraId="38D46083" w14:textId="77777777" w:rsidR="000720C2" w:rsidRDefault="000720C2" w:rsidP="000720C2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="352"/>
+          <w:tab w:val="left" w:pos="1386"/>
+          <w:tab w:val="left" w:pos="1806"/>
+          <w:tab w:val="left" w:pos="2156"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="54"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46876638" w14:textId="77777777" w:rsidR="000720C2" w:rsidRPr="002E2DB6" w:rsidRDefault="000720C2" w:rsidP="000720C2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="352"/>
+          <w:tab w:val="left" w:pos="1386"/>
+          <w:tab w:val="left" w:pos="1806"/>
+          <w:tab w:val="left" w:pos="2156"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="54"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TERMO DE CONTRATO Nº 00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53694A02" w14:textId="77777777" w:rsidR="000720C2" w:rsidRPr="002E2DB6" w:rsidRDefault="000720C2" w:rsidP="000720C2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="352"/>
+          <w:tab w:val="left" w:pos="1386"/>
+          <w:tab w:val="left" w:pos="1806"/>
+          <w:tab w:val="left" w:pos="2156"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="54"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nº e Modalidade: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processo Licitatório nº 00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Dispensa nº 00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09491C80" w14:textId="77777777" w:rsidR="000720C2" w:rsidRPr="002E2DB6" w:rsidRDefault="000720C2" w:rsidP="000720C2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="54"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Objeto: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000720C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O objeto da presente Dispensa de Licitação é a Contratação de empresa para prestação de serviços de Lava Jato para higienização e conservação dos veículos que compõe a Frota Oficial de propriedade da Câmara Municipal de Apuí/AM, por um período de 12 (dose) meses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D711F2" w14:textId="77777777" w:rsidR="000720C2" w:rsidRPr="002E2DB6" w:rsidRDefault="000720C2" w:rsidP="000720C2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="352"/>
+          <w:tab w:val="left" w:pos="1386"/>
+          <w:tab w:val="left" w:pos="1806"/>
+          <w:tab w:val="left" w:pos="2156"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="54"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valor: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R$ </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A85" w:rsidRPr="00126A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20.757,75 (vinte mil, setecentos e cinquenta e sete reais e setenta e cinco centavos)</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D85AA3" w14:textId="77777777" w:rsidR="000720C2" w:rsidRDefault="000720C2" w:rsidP="000720C2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="352"/>
+          <w:tab w:val="left" w:pos="1386"/>
+          <w:tab w:val="left" w:pos="1451"/>
+          <w:tab w:val="left" w:pos="1806"/>
+          <w:tab w:val="left" w:pos="2156"/>
+        </w:tabs>
+        <w:ind w:right="54"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nome do Contratado:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000720C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177742">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LOLO CLEAN LAVAGENS DE VEICULOS LTDA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - ME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177742">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CNPJ Nº:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177742">
+        <w:t>41.099.629/0001-18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1A045E" w14:textId="77777777" w:rsidR="000720C2" w:rsidRPr="002E2DB6" w:rsidRDefault="000720C2" w:rsidP="000720C2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="352"/>
+          <w:tab w:val="left" w:pos="1386"/>
+          <w:tab w:val="left" w:pos="1806"/>
+          <w:tab w:val="left" w:pos="2156"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="54"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data da celebração e publicação: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> celebração e 07 de maio de 2026 publicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D266C3A" w14:textId="77777777" w:rsidR="00D43A4F" w:rsidRPr="002E2DB6" w:rsidRDefault="000720C2" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prazo de Vigência:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meses.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="12E30E1F" w14:textId="77777777" w:rsidR="00D43A4F" w:rsidRDefault="00D43A4F" w:rsidP="00091663">
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="7612E45A" w14:textId="77777777" w:rsidR="00D324A5" w:rsidRPr="002E2DB6" w:rsidRDefault="00D324A5" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BA17A94" w14:textId="77777777" w:rsidR="00D43A4F" w:rsidRPr="002E2DB6" w:rsidRDefault="00D43A4F" w:rsidP="00091663">
-[...37 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="25CE62FF" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="0079101A" w:rsidP="00091663">
+    <w:p w14:paraId="4DCF577E" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="0079101A" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">TERMO </w:t>
       </w:r>
       <w:r w:rsidR="00CF02B3" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ADITIVO</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D4474" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">DE </w:t>
       </w:r>
       <w:r w:rsidR="00CF02B3" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CONTRATO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B88D66" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="00CF02B3" w:rsidP="00091663">
+    <w:p w14:paraId="265C4DEC" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="00CF02B3" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38158E2C" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="00D43A4F" w:rsidP="00091663">
+    <w:p w14:paraId="3E2625B6" w14:textId="77777777" w:rsidR="00CF02B3" w:rsidRPr="002E2DB6" w:rsidRDefault="00D43A4F" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk129677499"/>
       <w:r>
@@ -1867,51 +2385,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="008A7ADB" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="000D51BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFBFB3D" w14:textId="77777777" w:rsidR="002C501E" w:rsidRPr="002E2DB6" w:rsidRDefault="002C501E" w:rsidP="00091663">
+    <w:p w14:paraId="58817BD3" w14:textId="77777777" w:rsidR="002C501E" w:rsidRPr="002E2DB6" w:rsidRDefault="002C501E" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N° e Modalidade:</w:t>
@@ -2021,51 +2539,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00E52123">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E2110D" w14:textId="77777777" w:rsidR="00E52123" w:rsidRDefault="004065DC" w:rsidP="00091663">
+    <w:p w14:paraId="7A783D24" w14:textId="77777777" w:rsidR="00E52123" w:rsidRDefault="004065DC" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2118,51 +2636,51 @@
       <w:r w:rsidR="00E52123">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">empresa especializada para </w:t>
       </w:r>
       <w:r w:rsidR="00E52123" w:rsidRPr="00E52123">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fornecimento de link dedicado de acesso à Internet</w:t>
       </w:r>
       <w:r w:rsidR="00E52123">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B4FAEA" w14:textId="77777777" w:rsidR="004065DC" w:rsidRPr="002E2DB6" w:rsidRDefault="00E52123" w:rsidP="00091663">
+    <w:p w14:paraId="71CE9911" w14:textId="77777777" w:rsidR="004065DC" w:rsidRPr="002E2DB6" w:rsidRDefault="00E52123" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52123">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2176,51 +2694,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Valor:</w:t>
       </w:r>
       <w:r w:rsidR="004065DC" w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E52123">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14.760,00 (quatorze mil setecentos e sessenta reais)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A98A8" w14:textId="77777777" w:rsidR="00E52123" w:rsidRDefault="004065DC" w:rsidP="00091663">
+    <w:p w14:paraId="1DD31F48" w14:textId="77777777" w:rsidR="00E52123" w:rsidRDefault="004065DC" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2233,51 +2751,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E52123" w:rsidRPr="00E52123">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INTER.NET SEVIÇOS EM TELECOM LTDA, inscrita no CNPJ nº 07.819.690/0001-54</w:t>
       </w:r>
       <w:r w:rsidR="00E52123" w:rsidRPr="00E52123">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648F40F7" w14:textId="77777777" w:rsidR="00BD1481" w:rsidRPr="002E2DB6" w:rsidRDefault="00BD1481" w:rsidP="00091663">
+    <w:p w14:paraId="4763DB9B" w14:textId="77777777" w:rsidR="00BD1481" w:rsidRPr="002E2DB6" w:rsidRDefault="00BD1481" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data da celebração e da publicação:</w:t>
@@ -2315,51 +2833,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>março</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202</w:t>
       </w:r>
       <w:r w:rsidR="00851F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BC3F0F" w14:textId="77777777" w:rsidR="00DD7C35" w:rsidRPr="002E2DB6" w:rsidRDefault="00DD7C35" w:rsidP="00091663">
+    <w:p w14:paraId="5CECA9F7" w14:textId="77777777" w:rsidR="00DD7C35" w:rsidRPr="002E2DB6" w:rsidRDefault="00DD7C35" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
@@ -2376,152 +2894,188 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D349F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>90 (noventa) dias</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2DB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECC21E7" w14:textId="77777777" w:rsidR="00DD7C35" w:rsidRPr="002E2DB6" w:rsidRDefault="00DD7C35" w:rsidP="00091663">
+    <w:p w14:paraId="7E414EB4" w14:textId="77777777" w:rsidR="00DD7C35" w:rsidRPr="002E2DB6" w:rsidRDefault="00DD7C35" w:rsidP="00091663">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="583D73A2" w14:textId="77777777" w:rsidR="00091663" w:rsidRDefault="00091663" w:rsidP="00091663">
+    <w:p w14:paraId="2A7557C3" w14:textId="77777777" w:rsidR="00091663" w:rsidRDefault="00091663" w:rsidP="00091663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4889EA17" w14:textId="77777777" w:rsidR="00091663" w:rsidRDefault="009A7213" w:rsidP="009A7213">
+    <w:p w14:paraId="72B49DCB" w14:textId="77777777" w:rsidR="00091663" w:rsidRDefault="009A7213" w:rsidP="009A7213">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="352"/>
           <w:tab w:val="left" w:pos="1386"/>
           <w:tab w:val="left" w:pos="1806"/>
           <w:tab w:val="left" w:pos="2156"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="54"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Relação atualizada em 23/04/2026</w:t>
+        <w:t xml:space="preserve">Relação atualizada em </w:t>
+      </w:r>
+      <w:r w:rsidR="00001ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r w:rsidR="00001ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00091663" w:rsidSect="001E7692">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="849" w:bottom="1418" w:left="1080" w:header="708" w:footer="475" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="318A36C4" w14:textId="77777777" w:rsidR="00AC3F2D" w:rsidRDefault="00AC3F2D" w:rsidP="000134D5">
+    <w:p w14:paraId="0A5F7F13" w14:textId="77777777" w:rsidR="00ED36A6" w:rsidRDefault="00ED36A6" w:rsidP="000134D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75D642D5" w14:textId="77777777" w:rsidR="00AC3F2D" w:rsidRDefault="00AC3F2D" w:rsidP="000134D5">
+    <w:p w14:paraId="27C51134" w14:textId="77777777" w:rsidR="00ED36A6" w:rsidRDefault="00ED36A6" w:rsidP="000134D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2566,74 +3120,74 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="42F3059F" w14:textId="77777777" w:rsidR="00450A55" w:rsidRDefault="00450A55" w:rsidP="00450A55">
+  <w:p w14:paraId="714DE0A7" w14:textId="77777777" w:rsidR="00450A55" w:rsidRDefault="00450A55" w:rsidP="00450A55">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="12" w:color="622423"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9977"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CÂMARA MUNICIPAL DE APUÍ/AM – Av. Treze de Novembro – Praça dos Três Poderes, nº 305 – Bairro Centro</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="002B79A9" w14:textId="77777777" w:rsidR="00450A55" w:rsidRDefault="00450A55" w:rsidP="00450A55">
+  <w:p w14:paraId="53B05BDB" w14:textId="77777777" w:rsidR="00450A55" w:rsidRDefault="00450A55" w:rsidP="00450A55">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="center" w:pos="0"/>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                   69.265-000 – Apuí/AM – CNPJ 34.528.869/0001-25 – e-mail: </w:t>
     </w:r>
     <w:r w:rsidRPr="00450A55">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="0E2841"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>camara.municipal@apui.am.leg.br</w:t>
     </w:r>
     <w:r w:rsidRPr="008C0BA8">
@@ -2752,90 +3306,90 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DE63ED5" w14:textId="77777777" w:rsidR="00AC3F2D" w:rsidRDefault="00AC3F2D" w:rsidP="000134D5">
+    <w:p w14:paraId="1616594E" w14:textId="77777777" w:rsidR="00ED36A6" w:rsidRDefault="00ED36A6" w:rsidP="000134D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A4E109F" w14:textId="77777777" w:rsidR="00AC3F2D" w:rsidRDefault="00AC3F2D" w:rsidP="000134D5">
+    <w:p w14:paraId="4EA1E4C1" w14:textId="77777777" w:rsidR="00ED36A6" w:rsidRDefault="00ED36A6" w:rsidP="000134D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="13EEDD79" w14:textId="222B828C" w:rsidR="000134D5" w:rsidRPr="007E1462" w:rsidRDefault="00D55E61" w:rsidP="000134D5">
+  <w:p w14:paraId="6356FD82" w14:textId="59425F14" w:rsidR="000134D5" w:rsidRPr="007E1462" w:rsidRDefault="00807ABF" w:rsidP="000134D5">
     <w:pPr>
       <w:pStyle w:val="Legenda"/>
       <w:rPr>
         <w:sz w:val="26"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007E1462">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="26"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0930659E" wp14:editId="04C2044C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21F86827" wp14:editId="17CE1D2F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>23495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-155575</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="774700" cy="815340"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagem 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2859,51 +3413,51 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="007E1462">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20B7013E" wp14:editId="299B24D5">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51C05883" wp14:editId="0B163AD5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4959350</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-155575</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1089025" cy="810895"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Imagem 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 5"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
@@ -2929,106 +3483,106 @@
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="000134D5" w:rsidRPr="007E1462">
       <w:rPr>
         <w:sz w:val="26"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>ESTADO DO AMAZONAS</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4DB3228E" w14:textId="77777777" w:rsidR="000134D5" w:rsidRPr="007E1462" w:rsidRDefault="000134D5" w:rsidP="000134D5">
+  <w:p w14:paraId="1B4847CF" w14:textId="77777777" w:rsidR="000134D5" w:rsidRPr="007E1462" w:rsidRDefault="000134D5" w:rsidP="000134D5">
     <w:pPr>
       <w:pStyle w:val="Ttulo7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="center" w:pos="4252"/>
       </w:tabs>
       <w:rPr>
         <w:bCs w:val="0"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007E1462">
       <w:rPr>
         <w:bCs w:val="0"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>PODER LEGISLATIVO</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6C4172E1" w14:textId="77777777" w:rsidR="000134D5" w:rsidRDefault="000134D5" w:rsidP="000134D5">
+  <w:p w14:paraId="3EF79309" w14:textId="77777777" w:rsidR="000134D5" w:rsidRDefault="000134D5" w:rsidP="000134D5">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="26"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007E1462">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="26"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>CÂMARA MUNICIPAL DE APUÍ</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="25E12504" w14:textId="77777777" w:rsidR="00691443" w:rsidRDefault="00691443" w:rsidP="000134D5">
+  <w:p w14:paraId="3AD09B02" w14:textId="77777777" w:rsidR="00691443" w:rsidRDefault="00691443" w:rsidP="000134D5">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="26"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4955C6EC" w14:textId="77777777" w:rsidR="000134D5" w:rsidRPr="00035C7B" w:rsidRDefault="000134D5">
+  <w:p w14:paraId="6FD7744A" w14:textId="77777777" w:rsidR="000134D5" w:rsidRPr="00035C7B" w:rsidRDefault="000134D5">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8665,85 +9219,85 @@
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3074"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000134D5"/>
     <w:rsid w:val="00000165"/>
     <w:rsid w:val="000007DE"/>
     <w:rsid w:val="000011E9"/>
     <w:rsid w:val="0000121D"/>
     <w:rsid w:val="0000150D"/>
     <w:rsid w:val="000018B5"/>
     <w:rsid w:val="00001D40"/>
     <w:rsid w:val="00001E70"/>
+    <w:rsid w:val="00001ED8"/>
     <w:rsid w:val="0000230F"/>
     <w:rsid w:val="0000244B"/>
     <w:rsid w:val="00002821"/>
     <w:rsid w:val="00002BBC"/>
     <w:rsid w:val="00002E2F"/>
     <w:rsid w:val="000034FF"/>
     <w:rsid w:val="00003796"/>
     <w:rsid w:val="00003BB8"/>
     <w:rsid w:val="00003C27"/>
     <w:rsid w:val="00003CE7"/>
     <w:rsid w:val="000046FC"/>
     <w:rsid w:val="00004AC9"/>
     <w:rsid w:val="000053E1"/>
     <w:rsid w:val="000055C3"/>
     <w:rsid w:val="00005601"/>
     <w:rsid w:val="00005AD0"/>
     <w:rsid w:val="0000669B"/>
     <w:rsid w:val="000074D2"/>
     <w:rsid w:val="000101FC"/>
     <w:rsid w:val="0001056A"/>
     <w:rsid w:val="00010720"/>
     <w:rsid w:val="00010A46"/>
     <w:rsid w:val="00010B85"/>
     <w:rsid w:val="00012FD9"/>
     <w:rsid w:val="00013046"/>
@@ -8874,50 +9428,51 @@
     <w:rsid w:val="0006191C"/>
     <w:rsid w:val="00061B70"/>
     <w:rsid w:val="00061F6E"/>
     <w:rsid w:val="0006237A"/>
     <w:rsid w:val="000623DC"/>
     <w:rsid w:val="000625BC"/>
     <w:rsid w:val="000625C9"/>
     <w:rsid w:val="00062AFC"/>
     <w:rsid w:val="00062EF8"/>
     <w:rsid w:val="00062FD8"/>
     <w:rsid w:val="00063B9A"/>
     <w:rsid w:val="00063F38"/>
     <w:rsid w:val="000643AF"/>
     <w:rsid w:val="00064CA6"/>
     <w:rsid w:val="00064E80"/>
     <w:rsid w:val="000661F4"/>
     <w:rsid w:val="0006693A"/>
     <w:rsid w:val="00066D0C"/>
     <w:rsid w:val="00066E36"/>
     <w:rsid w:val="0006702B"/>
     <w:rsid w:val="000678A2"/>
     <w:rsid w:val="0007054C"/>
     <w:rsid w:val="0007066C"/>
     <w:rsid w:val="00070907"/>
     <w:rsid w:val="00070C66"/>
+    <w:rsid w:val="000720C2"/>
     <w:rsid w:val="0007260A"/>
     <w:rsid w:val="00072813"/>
     <w:rsid w:val="00072AE0"/>
     <w:rsid w:val="00072BB0"/>
     <w:rsid w:val="00072EF1"/>
     <w:rsid w:val="000731EC"/>
     <w:rsid w:val="0007397D"/>
     <w:rsid w:val="00073D2D"/>
     <w:rsid w:val="00073F0A"/>
     <w:rsid w:val="000741AF"/>
     <w:rsid w:val="00074606"/>
     <w:rsid w:val="0007470B"/>
     <w:rsid w:val="00074DC4"/>
     <w:rsid w:val="000751E7"/>
     <w:rsid w:val="00075CDC"/>
     <w:rsid w:val="00075FEA"/>
     <w:rsid w:val="00076ABC"/>
     <w:rsid w:val="0007766E"/>
     <w:rsid w:val="0008003B"/>
     <w:rsid w:val="00080315"/>
     <w:rsid w:val="000805C5"/>
     <w:rsid w:val="00080A2E"/>
     <w:rsid w:val="0008119A"/>
     <w:rsid w:val="00081670"/>
     <w:rsid w:val="00081A3E"/>
@@ -9152,50 +9707,51 @@
     <w:rsid w:val="00117C82"/>
     <w:rsid w:val="00117ED8"/>
     <w:rsid w:val="001205D3"/>
     <w:rsid w:val="00120A7E"/>
     <w:rsid w:val="00121706"/>
     <w:rsid w:val="001219E0"/>
     <w:rsid w:val="00121A1E"/>
     <w:rsid w:val="00121D76"/>
     <w:rsid w:val="00122078"/>
     <w:rsid w:val="00122232"/>
     <w:rsid w:val="001225A1"/>
     <w:rsid w:val="00122F38"/>
     <w:rsid w:val="001232F0"/>
     <w:rsid w:val="00123D9A"/>
     <w:rsid w:val="00123FBD"/>
     <w:rsid w:val="001241A1"/>
     <w:rsid w:val="0012483E"/>
     <w:rsid w:val="00124873"/>
     <w:rsid w:val="00124B0B"/>
     <w:rsid w:val="001251E3"/>
     <w:rsid w:val="0012539D"/>
     <w:rsid w:val="001253AB"/>
     <w:rsid w:val="0012587B"/>
     <w:rsid w:val="0012596B"/>
     <w:rsid w:val="00126146"/>
+    <w:rsid w:val="00126A85"/>
     <w:rsid w:val="00126F51"/>
     <w:rsid w:val="00127511"/>
     <w:rsid w:val="00127FE1"/>
     <w:rsid w:val="00130402"/>
     <w:rsid w:val="001306D8"/>
     <w:rsid w:val="0013098E"/>
     <w:rsid w:val="00130A20"/>
     <w:rsid w:val="00130D8B"/>
     <w:rsid w:val="00131670"/>
     <w:rsid w:val="00131936"/>
     <w:rsid w:val="00131A17"/>
     <w:rsid w:val="00131C57"/>
     <w:rsid w:val="00131E8A"/>
     <w:rsid w:val="00131F44"/>
     <w:rsid w:val="001324F2"/>
     <w:rsid w:val="00132F5E"/>
     <w:rsid w:val="00133DCB"/>
     <w:rsid w:val="00133E69"/>
     <w:rsid w:val="00133EDD"/>
     <w:rsid w:val="001343CD"/>
     <w:rsid w:val="00134CBE"/>
     <w:rsid w:val="00134D39"/>
     <w:rsid w:val="00135084"/>
     <w:rsid w:val="0013524D"/>
     <w:rsid w:val="0013555F"/>
@@ -11727,50 +12283,51 @@
     <w:rsid w:val="007F7BFD"/>
     <w:rsid w:val="007F7E4E"/>
     <w:rsid w:val="008001E6"/>
     <w:rsid w:val="008002AA"/>
     <w:rsid w:val="008017F5"/>
     <w:rsid w:val="00801B8E"/>
     <w:rsid w:val="00801F01"/>
     <w:rsid w:val="00802F4E"/>
     <w:rsid w:val="008036AC"/>
     <w:rsid w:val="008036D6"/>
     <w:rsid w:val="00803740"/>
     <w:rsid w:val="008037B6"/>
     <w:rsid w:val="00803CE3"/>
     <w:rsid w:val="008047E9"/>
     <w:rsid w:val="008048F0"/>
     <w:rsid w:val="008054E3"/>
     <w:rsid w:val="008054F8"/>
     <w:rsid w:val="0080577E"/>
     <w:rsid w:val="00806180"/>
     <w:rsid w:val="008061A8"/>
     <w:rsid w:val="008066AC"/>
     <w:rsid w:val="00806B1A"/>
     <w:rsid w:val="00807096"/>
     <w:rsid w:val="0080710A"/>
     <w:rsid w:val="00807372"/>
+    <w:rsid w:val="00807ABF"/>
     <w:rsid w:val="00807E10"/>
     <w:rsid w:val="00810A99"/>
     <w:rsid w:val="00811DF9"/>
     <w:rsid w:val="00811EA3"/>
     <w:rsid w:val="008121D7"/>
     <w:rsid w:val="00812235"/>
     <w:rsid w:val="008129A1"/>
     <w:rsid w:val="00812D67"/>
     <w:rsid w:val="00812F58"/>
     <w:rsid w:val="00813192"/>
     <w:rsid w:val="00813246"/>
     <w:rsid w:val="00813443"/>
     <w:rsid w:val="008137AA"/>
     <w:rsid w:val="00813E10"/>
     <w:rsid w:val="00813EE3"/>
     <w:rsid w:val="008152A4"/>
     <w:rsid w:val="0081531D"/>
     <w:rsid w:val="0081533C"/>
     <w:rsid w:val="00815728"/>
     <w:rsid w:val="008159C9"/>
     <w:rsid w:val="00815E38"/>
     <w:rsid w:val="00815F29"/>
     <w:rsid w:val="00816244"/>
     <w:rsid w:val="0081637C"/>
     <w:rsid w:val="00817FEC"/>
@@ -13391,50 +13948,51 @@
     <w:rsid w:val="00C917C9"/>
     <w:rsid w:val="00C91A1F"/>
     <w:rsid w:val="00C925E6"/>
     <w:rsid w:val="00C92999"/>
     <w:rsid w:val="00C9343C"/>
     <w:rsid w:val="00C939CA"/>
     <w:rsid w:val="00C93F8D"/>
     <w:rsid w:val="00C94012"/>
     <w:rsid w:val="00C94250"/>
     <w:rsid w:val="00C9512D"/>
     <w:rsid w:val="00C953BA"/>
     <w:rsid w:val="00C95797"/>
     <w:rsid w:val="00C9599E"/>
     <w:rsid w:val="00C95B24"/>
     <w:rsid w:val="00C95E5B"/>
     <w:rsid w:val="00C962AC"/>
     <w:rsid w:val="00C9649A"/>
     <w:rsid w:val="00C9652D"/>
     <w:rsid w:val="00C96DA2"/>
     <w:rsid w:val="00C9769A"/>
     <w:rsid w:val="00C97A17"/>
     <w:rsid w:val="00CA0096"/>
     <w:rsid w:val="00CA08E8"/>
     <w:rsid w:val="00CA0935"/>
     <w:rsid w:val="00CA09A5"/>
+    <w:rsid w:val="00CA0B6D"/>
     <w:rsid w:val="00CA0C18"/>
     <w:rsid w:val="00CA12A7"/>
     <w:rsid w:val="00CA167E"/>
     <w:rsid w:val="00CA1AE4"/>
     <w:rsid w:val="00CA20DA"/>
     <w:rsid w:val="00CA22C3"/>
     <w:rsid w:val="00CA25B5"/>
     <w:rsid w:val="00CA2D92"/>
     <w:rsid w:val="00CA2E30"/>
     <w:rsid w:val="00CA31EB"/>
     <w:rsid w:val="00CA3C27"/>
     <w:rsid w:val="00CA3FED"/>
     <w:rsid w:val="00CA40E2"/>
     <w:rsid w:val="00CA4556"/>
     <w:rsid w:val="00CA486A"/>
     <w:rsid w:val="00CA48AE"/>
     <w:rsid w:val="00CA534E"/>
     <w:rsid w:val="00CA589F"/>
     <w:rsid w:val="00CA5CCC"/>
     <w:rsid w:val="00CA5D30"/>
     <w:rsid w:val="00CA644C"/>
     <w:rsid w:val="00CA691E"/>
     <w:rsid w:val="00CA694A"/>
     <w:rsid w:val="00CA6ECB"/>
     <w:rsid w:val="00CA712B"/>
@@ -13688,51 +14246,50 @@
     <w:rsid w:val="00D44A9C"/>
     <w:rsid w:val="00D44BD7"/>
     <w:rsid w:val="00D44EF1"/>
     <w:rsid w:val="00D451EE"/>
     <w:rsid w:val="00D452FF"/>
     <w:rsid w:val="00D45371"/>
     <w:rsid w:val="00D455AA"/>
     <w:rsid w:val="00D459AB"/>
     <w:rsid w:val="00D46943"/>
     <w:rsid w:val="00D47875"/>
     <w:rsid w:val="00D47A46"/>
     <w:rsid w:val="00D47A53"/>
     <w:rsid w:val="00D47A6F"/>
     <w:rsid w:val="00D47C74"/>
     <w:rsid w:val="00D50203"/>
     <w:rsid w:val="00D50EF9"/>
     <w:rsid w:val="00D5119E"/>
     <w:rsid w:val="00D51C29"/>
     <w:rsid w:val="00D51F30"/>
     <w:rsid w:val="00D523B6"/>
     <w:rsid w:val="00D52FEE"/>
     <w:rsid w:val="00D530F6"/>
     <w:rsid w:val="00D5343C"/>
     <w:rsid w:val="00D54660"/>
     <w:rsid w:val="00D55743"/>
-    <w:rsid w:val="00D55E61"/>
     <w:rsid w:val="00D56313"/>
     <w:rsid w:val="00D56473"/>
     <w:rsid w:val="00D56BA2"/>
     <w:rsid w:val="00D57452"/>
     <w:rsid w:val="00D5758F"/>
     <w:rsid w:val="00D60372"/>
     <w:rsid w:val="00D606ED"/>
     <w:rsid w:val="00D60914"/>
     <w:rsid w:val="00D6174D"/>
     <w:rsid w:val="00D6182B"/>
     <w:rsid w:val="00D62566"/>
     <w:rsid w:val="00D62B0F"/>
     <w:rsid w:val="00D62DA1"/>
     <w:rsid w:val="00D62FBD"/>
     <w:rsid w:val="00D63A27"/>
     <w:rsid w:val="00D63FDC"/>
     <w:rsid w:val="00D64711"/>
     <w:rsid w:val="00D64A5F"/>
     <w:rsid w:val="00D64FA0"/>
     <w:rsid w:val="00D6504A"/>
     <w:rsid w:val="00D65243"/>
     <w:rsid w:val="00D65687"/>
     <w:rsid w:val="00D65B8F"/>
     <w:rsid w:val="00D67CC0"/>
     <w:rsid w:val="00D70272"/>
@@ -14246,50 +14803,51 @@
     <w:rsid w:val="00EC5F85"/>
     <w:rsid w:val="00EC670B"/>
     <w:rsid w:val="00EC6849"/>
     <w:rsid w:val="00EC701D"/>
     <w:rsid w:val="00EC72DB"/>
     <w:rsid w:val="00EC7745"/>
     <w:rsid w:val="00EC78C7"/>
     <w:rsid w:val="00ED06C7"/>
     <w:rsid w:val="00ED078E"/>
     <w:rsid w:val="00ED09BD"/>
     <w:rsid w:val="00ED0AD8"/>
     <w:rsid w:val="00ED0CD4"/>
     <w:rsid w:val="00ED0DF8"/>
     <w:rsid w:val="00ED1002"/>
     <w:rsid w:val="00ED1598"/>
     <w:rsid w:val="00ED160F"/>
     <w:rsid w:val="00ED1B1F"/>
     <w:rsid w:val="00ED1E9A"/>
     <w:rsid w:val="00ED2410"/>
     <w:rsid w:val="00ED24AF"/>
     <w:rsid w:val="00ED2B44"/>
     <w:rsid w:val="00ED3110"/>
     <w:rsid w:val="00ED31C8"/>
     <w:rsid w:val="00ED33C2"/>
     <w:rsid w:val="00ED35DF"/>
+    <w:rsid w:val="00ED36A6"/>
     <w:rsid w:val="00ED380B"/>
     <w:rsid w:val="00ED3A0F"/>
     <w:rsid w:val="00ED3DB6"/>
     <w:rsid w:val="00ED3F47"/>
     <w:rsid w:val="00ED4745"/>
     <w:rsid w:val="00ED4EC8"/>
     <w:rsid w:val="00ED50D6"/>
     <w:rsid w:val="00ED51BD"/>
     <w:rsid w:val="00ED657B"/>
     <w:rsid w:val="00ED7C57"/>
     <w:rsid w:val="00ED7CC8"/>
     <w:rsid w:val="00EE038B"/>
     <w:rsid w:val="00EE0591"/>
     <w:rsid w:val="00EE0A58"/>
     <w:rsid w:val="00EE1CF5"/>
     <w:rsid w:val="00EE236F"/>
     <w:rsid w:val="00EE247E"/>
     <w:rsid w:val="00EE2FDE"/>
     <w:rsid w:val="00EE3034"/>
     <w:rsid w:val="00EE3580"/>
     <w:rsid w:val="00EE3B41"/>
     <w:rsid w:val="00EE3B46"/>
     <w:rsid w:val="00EE410B"/>
     <w:rsid w:val="00EE4510"/>
     <w:rsid w:val="00EE51F7"/>
@@ -14523,50 +15081,51 @@
     <w:rsid w:val="00F969AB"/>
     <w:rsid w:val="00F96D84"/>
     <w:rsid w:val="00F976F8"/>
     <w:rsid w:val="00F97704"/>
     <w:rsid w:val="00F97722"/>
     <w:rsid w:val="00F97AF5"/>
     <w:rsid w:val="00F97F72"/>
     <w:rsid w:val="00FA0788"/>
     <w:rsid w:val="00FA0BA9"/>
     <w:rsid w:val="00FA0E4C"/>
     <w:rsid w:val="00FA0F2B"/>
     <w:rsid w:val="00FA1139"/>
     <w:rsid w:val="00FA12DF"/>
     <w:rsid w:val="00FA1769"/>
     <w:rsid w:val="00FA1C84"/>
     <w:rsid w:val="00FA2015"/>
     <w:rsid w:val="00FA2861"/>
     <w:rsid w:val="00FA2B22"/>
     <w:rsid w:val="00FA2F99"/>
     <w:rsid w:val="00FA3435"/>
     <w:rsid w:val="00FA36B9"/>
     <w:rsid w:val="00FA3E85"/>
     <w:rsid w:val="00FA415E"/>
     <w:rsid w:val="00FA4333"/>
     <w:rsid w:val="00FA4CCE"/>
+    <w:rsid w:val="00FA4CCF"/>
     <w:rsid w:val="00FA4F5E"/>
     <w:rsid w:val="00FA501A"/>
     <w:rsid w:val="00FA52BD"/>
     <w:rsid w:val="00FA5485"/>
     <w:rsid w:val="00FA5812"/>
     <w:rsid w:val="00FA5E7D"/>
     <w:rsid w:val="00FA613B"/>
     <w:rsid w:val="00FA66F0"/>
     <w:rsid w:val="00FA6C84"/>
     <w:rsid w:val="00FB0371"/>
     <w:rsid w:val="00FB0574"/>
     <w:rsid w:val="00FB0638"/>
     <w:rsid w:val="00FB0751"/>
     <w:rsid w:val="00FB0EEF"/>
     <w:rsid w:val="00FB20B1"/>
     <w:rsid w:val="00FB2500"/>
     <w:rsid w:val="00FB2628"/>
     <w:rsid w:val="00FB2B65"/>
     <w:rsid w:val="00FB318D"/>
     <w:rsid w:val="00FB333E"/>
     <w:rsid w:val="00FB379D"/>
     <w:rsid w:val="00FB3991"/>
     <w:rsid w:val="00FB3ABB"/>
     <w:rsid w:val="00FB3AC1"/>
     <w:rsid w:val="00FB4393"/>
@@ -14668,53 +15227,53 @@
     <w:rsid w:val="00FF780E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="42D42206"/>
+  <w14:docId w14:val="2492ED52"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8865790B-0D1D-48BA-BDE2-ADA53F42DE57}"/>
+  <w15:docId w15:val="{3CA9D7A2-D43E-4D3A-8D32-E8830F4970C3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -22312,69 +22871,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A631E09B-D9C9-41FB-8592-E0572000722D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>391</Words>
-  <Characters>2115</Characters>
+  <Words>500</Words>
+  <Characters>2701</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2501</CharactersWithSpaces>
+  <CharactersWithSpaces>3195</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>.</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>