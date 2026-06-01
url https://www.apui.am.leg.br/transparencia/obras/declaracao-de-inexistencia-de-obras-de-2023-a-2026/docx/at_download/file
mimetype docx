--- v0 (2026-04-17)
+++ v1 (2026-06-01)
@@ -5,51 +5,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="043AAA92" w14:textId="77777777" w:rsidR="008577E5" w:rsidRDefault="008577E5" w:rsidP="008577E5">
       <w:pPr>
         <w:ind w:right="-427" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E03911B" w14:textId="77777777" w:rsidR="008577E5" w:rsidRDefault="008577E5" w:rsidP="008577E5">
       <w:pPr>
         <w:ind w:right="-427" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28878550" w14:textId="77777777" w:rsidR="004357A9" w:rsidRDefault="004357A9" w:rsidP="008577E5">
       <w:pPr>
         <w:ind w:right="-427" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -156,215 +156,223 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCA63A0" w14:textId="4FC3E156" w:rsidR="008577E5" w:rsidRPr="008577E5" w:rsidRDefault="00E71675" w:rsidP="008577E5">
       <w:pPr>
         <w:ind w:right="-427" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Declaração a</w:t>
       </w:r>
       <w:r w:rsidR="008577E5">
         <w:t>tualizada em 1</w:t>
       </w:r>
       <w:r w:rsidR="004728B3">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="008577E5">
         <w:t>/04/2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15FDCF99" w14:textId="77777777" w:rsidR="00F36A69" w:rsidRDefault="00F36A69" w:rsidP="00F36A69">
       <w:pPr>
         <w:ind w:right="-427" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F9BE66F" w14:textId="0E6363F1" w:rsidR="008577E5" w:rsidRPr="008577E5" w:rsidRDefault="008577E5" w:rsidP="00F36A69">
+    <w:p w14:paraId="7F9BE66F" w14:textId="6D19CA41" w:rsidR="008577E5" w:rsidRPr="008577E5" w:rsidRDefault="008577E5" w:rsidP="00F36A69">
       <w:pPr>
         <w:ind w:right="-427" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="008577E5">
         <w:t>Câmara Municipal de Apuí</w:t>
       </w:r>
       <w:r>
         <w:t>, Estado do Amazonas</w:t>
       </w:r>
       <w:r w:rsidRPr="008577E5">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> em</w:t>
       </w:r>
       <w:r w:rsidRPr="008577E5">
-        <w:t xml:space="preserve"> 1</w:t>
-[...2 lines deleted...]
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB65EF">
+        <w:t>29</w:t>
       </w:r>
       <w:r w:rsidRPr="008577E5">
-        <w:t xml:space="preserve"> de abril de 2026.</w:t>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB65EF">
+        <w:t>maio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008577E5">
+        <w:t xml:space="preserve"> de 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E3C451" w14:textId="1C9CAF2E" w:rsidR="007B46AA" w:rsidRDefault="007B46AA" w:rsidP="008577E5">
       <w:pPr>
         <w:ind w:right="-427" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007B46AA" w:rsidSect="007B3378">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="0" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06E34A75" w14:textId="77777777" w:rsidR="007B3617" w:rsidRDefault="007B3617" w:rsidP="00C66494">
+    <w:p w14:paraId="6119FF3F" w14:textId="77777777" w:rsidR="00115B21" w:rsidRDefault="00115B21" w:rsidP="00C66494">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C5AAB20" w14:textId="77777777" w:rsidR="007B3617" w:rsidRDefault="007B3617" w:rsidP="00C66494">
+    <w:p w14:paraId="70BBCC4F" w14:textId="77777777" w:rsidR="00115B21" w:rsidRDefault="00115B21" w:rsidP="00C66494">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5D12122B" w14:textId="3E5DEB7D" w:rsidR="00B879DD" w:rsidRDefault="00B879DD" w:rsidP="004357A9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1B7FDDF1" w14:textId="3FAAE6E1" w:rsidR="004357A9" w:rsidRPr="00EB512B" w:rsidRDefault="004357A9" w:rsidP="004357A9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="622423"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="9214"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-284" w:right="-710" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:id w:val="1707296516"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-1769616900"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                                                                                                                 </w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="13721B3A" w14:textId="77777777" w:rsidR="004357A9" w:rsidRPr="0076400C" w:rsidRDefault="004357A9" w:rsidP="004357A9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="622423"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="9214"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-284" w:right="-710" w:firstLine="0"/>
@@ -465,75 +473,65 @@
     </w:r>
     <w:r w:rsidRPr="0076400C">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>venida</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> T</w:t>
     </w:r>
     <w:r w:rsidRPr="0076400C">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">reze de </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>N</w:t>
     </w:r>
     <w:r w:rsidRPr="0076400C">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>ovembro</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve">, nº 305 - </w:t>
+      <w:t xml:space="preserve">ovembro, nº 305 - </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>C</w:t>
     </w:r>
     <w:r w:rsidRPr="0076400C">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>entro –</w:t>
     </w:r>
     <w:r w:rsidRPr="00171210">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -666,110 +664,110 @@
       <w:t xml:space="preserve">34.528.869/0001-25                                         </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4A41C59F" w14:textId="77777777" w:rsidR="004357A9" w:rsidRPr="00042C2F" w:rsidRDefault="004357A9" w:rsidP="004357A9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                                                     </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="194FDDDB" w14:textId="584738FB" w:rsidR="00B879DD" w:rsidRDefault="00B879DD" w:rsidP="004357A9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="3636"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="555B7CA6" w14:textId="77777777" w:rsidR="007B3617" w:rsidRDefault="007B3617" w:rsidP="00C66494">
+    <w:p w14:paraId="582BABC7" w14:textId="77777777" w:rsidR="00115B21" w:rsidRDefault="00115B21" w:rsidP="00C66494">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26195BBA" w14:textId="77777777" w:rsidR="007B3617" w:rsidRDefault="007B3617" w:rsidP="00C66494">
+    <w:p w14:paraId="5D2F572D" w14:textId="77777777" w:rsidR="00115B21" w:rsidRDefault="00115B21" w:rsidP="00C66494">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="230E16E5" w14:textId="77777777" w:rsidR="00B879DD" w:rsidRDefault="00000000" w:rsidP="00EA36C2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="230E16E5" w14:textId="77777777" w:rsidR="00B879DD" w:rsidRDefault="00115B21" w:rsidP="00EA36C2">
     <w:pPr>
       <w:pStyle w:val="Legenda"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1D25AD9E">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="_x0000_s1025" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:382.05pt;margin-top:-9.45pt;width:92.6pt;height:82.15pt;z-index:251658240;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
-        <o:OLEObject Type="Embed" ProgID="CorelPHOTOPAINT.Image.13" ShapeID="_x0000_s1025" DrawAspect="Content" ObjectID="_1837919146" r:id="rId2"/>
+        <o:OLEObject Type="Embed" ProgID="CorelPHOTOPAINT.Image.13" ShapeID="_x0000_s1025" DrawAspect="Content" ObjectID="_1841558603" r:id="rId2"/>
       </w:object>
     </w:r>
     <w:r w:rsidR="00B879DD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4982475C" wp14:editId="25F880C5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-280035</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-106680</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="904875" cy="971550"/>
           <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Imagem 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -847,51 +845,51 @@
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C3606F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>CÂMARA MUNICIPAL DE APUÍ</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D75720C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A3A2042"/>
     <w:lvl w:ilvl="0" w:tplc="938CCAA8">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimalZero"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1464,117 +1462,117 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4614" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5334" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6054" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="578948428">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="108093489">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1489780747">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1493058675">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1956209087">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="353769348">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1028606605">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB7E04"/>
     <w:rsid w:val="0000229D"/>
     <w:rsid w:val="00006AB5"/>
     <w:rsid w:val="0002703D"/>
     <w:rsid w:val="00027F85"/>
     <w:rsid w:val="00031D0A"/>
     <w:rsid w:val="000401C8"/>
     <w:rsid w:val="0006100D"/>
     <w:rsid w:val="00093418"/>
     <w:rsid w:val="000B136C"/>
     <w:rsid w:val="000D0A43"/>
     <w:rsid w:val="00113AF6"/>
     <w:rsid w:val="00113F8A"/>
+    <w:rsid w:val="00115B21"/>
     <w:rsid w:val="0011730D"/>
     <w:rsid w:val="00121427"/>
     <w:rsid w:val="00125483"/>
     <w:rsid w:val="00145435"/>
     <w:rsid w:val="001604BE"/>
     <w:rsid w:val="001618A1"/>
     <w:rsid w:val="001646E1"/>
     <w:rsid w:val="00166402"/>
     <w:rsid w:val="0017347E"/>
     <w:rsid w:val="00182859"/>
     <w:rsid w:val="001848BB"/>
     <w:rsid w:val="00196C90"/>
     <w:rsid w:val="001A129A"/>
     <w:rsid w:val="001B1538"/>
     <w:rsid w:val="001B6970"/>
     <w:rsid w:val="001F12AF"/>
     <w:rsid w:val="00206D8F"/>
     <w:rsid w:val="00217D06"/>
     <w:rsid w:val="0024616E"/>
     <w:rsid w:val="00264FBE"/>
     <w:rsid w:val="002C3C1C"/>
     <w:rsid w:val="002D4586"/>
     <w:rsid w:val="002E1120"/>
     <w:rsid w:val="002E5A61"/>
     <w:rsid w:val="00303F62"/>
@@ -1672,50 +1670,51 @@
     <w:rsid w:val="00B32219"/>
     <w:rsid w:val="00B4036A"/>
     <w:rsid w:val="00B4192C"/>
     <w:rsid w:val="00B65CF6"/>
     <w:rsid w:val="00B879DD"/>
     <w:rsid w:val="00B92C8D"/>
     <w:rsid w:val="00B93DE9"/>
     <w:rsid w:val="00BA7DBA"/>
     <w:rsid w:val="00BB2D72"/>
     <w:rsid w:val="00BC6CE0"/>
     <w:rsid w:val="00BD0FAB"/>
     <w:rsid w:val="00BD5235"/>
     <w:rsid w:val="00BF077C"/>
     <w:rsid w:val="00BF1CF2"/>
     <w:rsid w:val="00BF5F63"/>
     <w:rsid w:val="00C040AE"/>
     <w:rsid w:val="00C17453"/>
     <w:rsid w:val="00C27D35"/>
     <w:rsid w:val="00C431E1"/>
     <w:rsid w:val="00C54110"/>
     <w:rsid w:val="00C66494"/>
     <w:rsid w:val="00C72011"/>
     <w:rsid w:val="00C73B02"/>
     <w:rsid w:val="00C75D74"/>
     <w:rsid w:val="00C77958"/>
+    <w:rsid w:val="00CB65EF"/>
     <w:rsid w:val="00CB7813"/>
     <w:rsid w:val="00CB7E04"/>
     <w:rsid w:val="00CC41CA"/>
     <w:rsid w:val="00CD0853"/>
     <w:rsid w:val="00CF0109"/>
     <w:rsid w:val="00D028D2"/>
     <w:rsid w:val="00D03817"/>
     <w:rsid w:val="00D03985"/>
     <w:rsid w:val="00D47B6E"/>
     <w:rsid w:val="00D50EF2"/>
     <w:rsid w:val="00D5261E"/>
     <w:rsid w:val="00D63FBE"/>
     <w:rsid w:val="00D9660B"/>
     <w:rsid w:val="00DD2401"/>
     <w:rsid w:val="00E17FFE"/>
     <w:rsid w:val="00E347A4"/>
     <w:rsid w:val="00E35C23"/>
     <w:rsid w:val="00E37C2A"/>
     <w:rsid w:val="00E60564"/>
     <w:rsid w:val="00E63B8C"/>
     <w:rsid w:val="00E66B29"/>
     <w:rsid w:val="00E71675"/>
     <w:rsid w:val="00E76C24"/>
     <w:rsid w:val="00E76C4A"/>
     <w:rsid w:val="00EA36C2"/>
@@ -1750,51 +1749,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2880A2F1"/>
   <w15:docId w15:val="{0FFA6D85-32DF-4B0A-8AEB-5ED4EA0208A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2507,51 +2506,51 @@
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004357A9"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004357A9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="488638983">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="769348709">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2839,69 +2838,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>71</Words>
-  <Characters>388</Characters>
+  <Characters>387</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Brazukas.org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>458</CharactersWithSpaces>
+  <CharactersWithSpaces>457</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows Brazuka 3</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>